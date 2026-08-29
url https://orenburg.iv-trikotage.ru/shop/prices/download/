--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -12,260 +12,305 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Оптовый прайс-лист</t>
   </si>
   <si>
     <t>Компания Трикотажница37.рф</t>
   </si>
   <si>
     <t>ИП Бойцов В.В. ИНН 372800229519</t>
   </si>
   <si>
     <t>тел.: +7(4932)90-11-42</t>
   </si>
   <si>
     <t>сайт: iv-trikotage.ru</t>
   </si>
   <si>
     <t>e-mail: info@iv-trikotage.ru</t>
   </si>
   <si>
     <t>Новинки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>К 107</t>
   </si>
   <si>
     <t>Костюм женский К 107 (Голубой) 52</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
     <t>Платья</t>
   </si>
   <si>
     <t>Домашняя одежда</t>
   </si>
   <si>
     <t>ЖП 024</t>
   </si>
   <si>
     <t>Пижама женская ЖП 024 (розовый+принт арбузы) 54</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427</t>
   </si>
   <si>
     <t>ЖП 069</t>
   </si>
   <si>
     <t>Женская пижама ЖП 069 (мишки на горчичном) 54</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680</t>
   </si>
   <si>
     <t>Женская одежда</t>
   </si>
   <si>
     <t>Т 390/2</t>
   </si>
   <si>
     <t>Туника Т 390/2 (Электрик (буквы)) 48</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123</t>
   </si>
   <si>
     <t>Т 419</t>
   </si>
   <si>
     <t>Толстовка Т 419 (т.-ментоловый с серым) 52</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524</t>
   </si>
   <si>
     <t>Толстовка Т 419 (т.-ментоловый с серым) 54</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55525</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55525</t>
   </si>
   <si>
     <t>Туники</t>
   </si>
   <si>
     <t>Т 356</t>
   </si>
   <si>
     <t>Туника Т 356 (хаки) 52</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834</t>
   </si>
   <si>
     <t>Туника Т 356 (хаки) 54</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835</t>
+  </si>
+  <si>
+    <t>Т 380</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 42</t>
+  </si>
+  <si>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (хаки) 44</t>
+  </si>
+  <si>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088</t>
   </si>
   <si>
     <t>Т 397</t>
   </si>
   <si>
     <t>Туника Т 397 (темно-синий) 44</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/</t>
   </si>
   <si>
     <t>Туника Т 397 (темно-синий) 46</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508</t>
   </si>
   <si>
     <t>Костюмы</t>
   </si>
   <si>
     <t>К 130</t>
   </si>
   <si>
+    <t>Костюм женский К 130 (цветы на молочном) 42</t>
+  </si>
+  <si>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/</t>
+  </si>
+  <si>
+    <t>Костюм женский К 130 (цветы на молочном) 44</t>
+  </si>
+  <si>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608</t>
+  </si>
+  <si>
+    <t>Костюм женский К 130 (цветы на молочном) 46</t>
+  </si>
+  <si>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609</t>
+  </si>
+  <si>
     <t>Костюм женский К 130 (цветы на молочном) 50</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611</t>
+  </si>
+  <si>
+    <t>Костюм женский К 130 (цветы на молочном) 54</t>
+  </si>
+  <si>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59613</t>
+  </si>
+  <si>
+    <t>Костюм женский К 130 (цветы на молочном) 56</t>
+  </si>
+  <si>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614</t>
   </si>
   <si>
     <t>Сарафаны</t>
   </si>
   <si>
     <t>С 60</t>
   </si>
   <si>
     <t>Сарафан С 60 (черный) 52</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657</t>
   </si>
   <si>
     <t>Большие размеры</t>
   </si>
   <si>
     <t>Мужская одежда</t>
   </si>
   <si>
     <t>Ш-1</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 46</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 48</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56281</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56281</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 50</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56282</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56282</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 52</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56283</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56283</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 54</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56284</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56284</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 56</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56285</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56285</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 58</t>
   </si>
   <si>
-    <t>https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56286</t>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56286</t>
   </si>
   <si>
     <t>Подарки для любого случая</t>
   </si>
   <si>
     <t>Распродажа</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -657,62 +702,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55525" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56281" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56282" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56283" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56284" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56285" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barnaul.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56286" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55525" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59613" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56281" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56282" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56283" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56284" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56285" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56286" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F45"/>
+  <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F45" sqref="F45"/>
+      <selection activeCell="F52" sqref="F52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -1048,446 +1093,593 @@
       </c>
       <c r="E25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="14">
         <v>570</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>3</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="14">
-        <v>725</v>
+        <v>490</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>4</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="14">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4">
+        <v>5</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="14">
         <v>725</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
-      <c r="A28" s="5" t="s">
+    <row r="29" spans="1:6">
+      <c r="A29" s="4">
+        <v>6</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="6"/>
-[...6 lines deleted...]
-      <c r="A29" s="3" t="s">
+      <c r="C29" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="14">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="14"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="9" t="s">
+      <c r="B31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C29" s="11" t="s">
+      <c r="C31" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D29" s="12" t="s">
+      <c r="D31" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E29" s="13" t="s">
+      <c r="E31" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="F29" s="15" t="s">
+      <c r="F31" s="15" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
-      <c r="A30" s="4">
+    <row r="32" spans="1:6">
+      <c r="A32" s="4">
         <v>1</v>
       </c>
-      <c r="B30" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F30" s="14">
+      <c r="B32" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="14">
         <v>2200</v>
-      </c>
-[...28 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C33" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="14">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4">
+        <v>3</v>
+      </c>
+      <c r="B34" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="D33" s="6" t="s">
-[...17 lines deleted...]
-      <c r="F34" s="14"/>
+      <c r="C34" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="14">
+        <v>2200</v>
+      </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="2" t="s">
-[...6 lines deleted...]
-      <c r="F35" s="14"/>
+      <c r="A35" s="4">
+        <v>4</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="14">
+        <v>2200</v>
+      </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="3" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A36" s="4">
+        <v>5</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="14">
+        <v>2200</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="14">
-        <v>390</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A38" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38" s="6"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="14"/>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="4">
-[...15 lines deleted...]
-        <v>390</v>
+      <c r="A39" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="15" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
+        <v>1</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="14">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="6"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="14"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="6"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="14"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4">
+        <v>1</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F44" s="14">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4">
+        <v>2</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="14">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="4">
+        <v>3</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F46" s="14">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="4">
         <v>4</v>
       </c>
-      <c r="B40" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F40" s="14">
+      <c r="B47" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="14">
         <v>390</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
-      <c r="A41" s="4">
+    <row r="48" spans="1:6">
+      <c r="A48" s="4">
         <v>5</v>
       </c>
-      <c r="B41" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F41" s="14">
+      <c r="B48" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F48" s="14">
         <v>390</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
-      <c r="A42" s="4">
+    <row r="49" spans="1:6">
+      <c r="A49" s="4">
         <v>6</v>
       </c>
-      <c r="B42" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F42" s="14">
+      <c r="B49" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="14">
         <v>390</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
-      <c r="A43" s="4">
+    <row r="50" spans="1:6">
+      <c r="A50" s="4">
         <v>7</v>
       </c>
-      <c r="B43" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F43" s="14">
+      <c r="B50" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F50" s="14">
         <v>390</v>
       </c>
     </row>
-    <row r="44" spans="1:6">
-[...17 lines deleted...]
-      <c r="F45" s="14"/>
+    <row r="51" spans="1:6">
+      <c r="A51" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B51" s="6"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="14"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B52" s="6"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A22:F22"/>
-    <mergeCell ref="A28:F28"/>
-[...4 lines deleted...]
-    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="A52:F52"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D11" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D30" r:id="rId_hyperlink_11"/>
-[...7 lines deleted...]
-    <hyperlink ref="D43" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://barnaul.iv-trikotage.ru/</dc:creator>
+  <dc:creator>https://orenburg.iv-trikotage.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://barnaul.iv-trikotage.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://orenburg.iv-trikotage.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>