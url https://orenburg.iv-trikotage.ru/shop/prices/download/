--- v1 (2026-08-29)
+++ v2 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Оптовый прайс-лист</t>
   </si>
   <si>
     <t>Компания Трикотажница37.рф</t>
   </si>
   <si>
     <t>ИП Бойцов В.В. ИНН 372800229519</t>
   </si>
   <si>
     <t>тел.: +7(4932)90-11-42</t>
   </si>
   <si>
     <t>сайт: iv-trikotage.ru</t>
   </si>
   <si>
     <t>e-mail: info@iv-trikotage.ru</t>
   </si>
   <si>
     <t>Новинки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
@@ -110,56 +110,50 @@
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680</t>
   </si>
   <si>
     <t>Женская одежда</t>
   </si>
   <si>
     <t>Т 390/2</t>
   </si>
   <si>
     <t>Туника Т 390/2 (Электрик (буквы)) 48</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123</t>
   </si>
   <si>
     <t>Т 419</t>
   </si>
   <si>
     <t>Толстовка Т 419 (т.-ментоловый с серым) 52</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524</t>
   </si>
   <si>
-    <t>Толстовка Т 419 (т.-ментоловый с серым) 54</t>
-[...4 lines deleted...]
-  <si>
     <t>Туники</t>
   </si>
   <si>
     <t>Т 356</t>
   </si>
   <si>
     <t>Туника Т 356 (хаки) 52</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834</t>
   </si>
   <si>
     <t>Туника Т 356 (хаки) 54</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835</t>
   </si>
   <si>
     <t>Т 380</t>
   </si>
   <si>
     <t>Туника Т 380 (темно-синий) 42</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/</t>
@@ -188,78 +182,72 @@
   <si>
     <t>Костюмы</t>
   </si>
   <si>
     <t>К 130</t>
   </si>
   <si>
     <t>Костюм женский К 130 (цветы на молочном) 42</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/</t>
   </si>
   <si>
     <t>Костюм женский К 130 (цветы на молочном) 44</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608</t>
   </si>
   <si>
     <t>Костюм женский К 130 (цветы на молочном) 46</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609</t>
   </si>
   <si>
+    <t>Костюм женский К 130 (цветы на молочном) 48</t>
+  </si>
+  <si>
+    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59610</t>
+  </si>
+  <si>
     <t>Костюм женский К 130 (цветы на молочном) 50</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611</t>
   </si>
   <si>
     <t>Костюм женский К 130 (цветы на молочном) 54</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59613</t>
   </si>
   <si>
     <t>Костюм женский К 130 (цветы на молочном) 56</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657</t>
   </si>
   <si>
     <t>Большие размеры</t>
   </si>
   <si>
     <t>Мужская одежда</t>
   </si>
   <si>
     <t>Ш-1</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 46</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 48</t>
   </si>
   <si>
     <t>https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56281</t>
   </si>
   <si>
     <t>Шорты мужские Ш-1 (в ассортименте) 50</t>
   </si>
@@ -702,62 +690,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55525" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59613" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56281" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56282" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56283" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56284" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56285" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56286" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59610" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59613" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56281" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56282" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56283" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56284" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56285" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orenburg.iv-trikotage.ru/shop/dlya-muzhchin/shorty-muzhskie-sh-1-v-assortimente/?sku=56286" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F52"/>
+  <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F52" sqref="F52"/>
+      <selection activeCell="F49" sqref="F49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -987,667 +975,615 @@
       <c r="F19" s="14">
         <v>970</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>2</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="14">
         <v>1035</v>
       </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="4">
-[...5 lines deleted...]
-      <c r="C21" s="7" t="s">
+      <c r="A21" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="B21" s="6"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="14"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4">
+        <v>1</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="C23" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="6"/>
-[...22 lines deleted...]
-        <v>12</v>
+      <c r="D23" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="14">
+        <v>570</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="14">
         <v>570</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="14">
-        <v>570</v>
+        <v>490</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="14">
         <v>490</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="14">
-        <v>490</v>
+        <v>725</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="14">
         <v>725</v>
       </c>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="4">
-[...5 lines deleted...]
-      <c r="C29" s="7" t="s">
+      <c r="A29" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="D29" s="6" t="s">
+      <c r="B29" s="6"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="14"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4">
+        <v>1</v>
+      </c>
+      <c r="B31" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="E29" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="C31" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="6"/>
-[...22 lines deleted...]
-        <v>12</v>
+      <c r="D31" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="14">
+        <v>2200</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="5" t="s">
+      <c r="A38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="7"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="14"/>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="3" t="s">
+      <c r="A39" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="6"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="14"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="9" t="s">
+      <c r="B40" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C39" s="11" t="s">
+      <c r="C40" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D39" s="12" t="s">
+      <c r="D40" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E39" s="13" t="s">
+      <c r="E40" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="F39" s="15" t="s">
+      <c r="F40" s="15" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
-      <c r="A40" s="4">
+    <row r="41" spans="1:6">
+      <c r="A41" s="4">
         <v>1</v>
       </c>
-      <c r="B40" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="7" t="s">
+      <c r="B41" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="D40" s="6" t="s">
+      <c r="C41" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="E40" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="2" t="s">
+      <c r="D41" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="B41" s="6"/>
-[...3 lines deleted...]
-      <c r="F41" s="14"/>
+      <c r="E41" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" s="14">
+        <v>390</v>
+      </c>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="2" t="s">
+      <c r="A42" s="4">
+        <v>2</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C42" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B42" s="6"/>
-[...3 lines deleted...]
-      <c r="F42" s="14"/>
+      <c r="D42" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F42" s="14">
+        <v>390</v>
+      </c>
     </row>
     <row r="43" spans="1:6">
-      <c r="A43" s="3" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A43" s="4">
+        <v>3</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F43" s="14">
+        <v>390</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="14">
         <v>390</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="14">
         <v>390</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="14">
         <v>390</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="14">
         <v>390</v>
       </c>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A48" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B48" s="6"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="14"/>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="4">
-[...8 lines deleted...]
-      <c r="D49" s="6" t="s">
+      <c r="A49" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E49" s="6" t="s">
-[...44 lines deleted...]
-      <c r="F52" s="14"/>
+      <c r="B49" s="6"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A17:F17"/>
-    <mergeCell ref="A22:F22"/>
-    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A29:F29"/>
     <mergeCell ref="A38:F38"/>
-    <mergeCell ref="A41:F41"/>
-[...2 lines deleted...]
-    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A49:F49"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D11" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="D21" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D29" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="D40" r:id="rId_hyperlink_19"/>
-[...6 lines deleted...]
-    <hyperlink ref="D50" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_25"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>